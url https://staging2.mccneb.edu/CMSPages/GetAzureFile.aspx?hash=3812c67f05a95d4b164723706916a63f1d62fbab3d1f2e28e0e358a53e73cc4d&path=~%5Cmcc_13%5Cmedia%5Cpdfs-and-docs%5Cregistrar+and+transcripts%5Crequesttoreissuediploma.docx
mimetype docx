--- v0 (2026-04-28)
+++ v1 (2026-11-06)
@@ -10,554 +10,688 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="315F6A2C" w14:textId="77777777" w:rsidR="004D78AA" w:rsidRDefault="004D78AA" w:rsidP="000B76A0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="665A6DCC" w14:textId="77777777" w:rsidR="004D78AA" w:rsidRDefault="004D78AA" w:rsidP="004D78AA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24AB87BB" w14:textId="2CAFAB0E" w:rsidR="004D78AA" w:rsidRPr="004D78AA" w:rsidRDefault="0048033C" w:rsidP="004D78AA">
+    <w:p w14:paraId="24AB87BB" w14:textId="2CAFAB0E" w:rsidR="004D78AA" w:rsidRPr="004D78AA" w:rsidRDefault="00AC7580" w:rsidP="004D78AA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="004D78AA" w:rsidRPr="004D78AA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Request to Reissue Diploma</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004D78AA" w:rsidRPr="004D78AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC98AD2" w14:textId="77777777" w:rsidR="004D78AA" w:rsidRPr="004D78AA" w:rsidRDefault="004D78AA" w:rsidP="004D78AA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D78AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E154A0" w14:textId="77777777" w:rsidR="00032A8B" w:rsidRPr="00032A8B" w:rsidRDefault="004D78AA" w:rsidP="00032A8B">
+    <w:p w14:paraId="68E154A0" w14:textId="3F48628B" w:rsidR="00032A8B" w:rsidRPr="00032A8B" w:rsidRDefault="004D78AA" w:rsidP="00032A8B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D78AA">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students who have misplaced or lost their diploma may request to have a new one issued. A Request to Reissue Diploma form needs to be completed either in person or via mail. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00032A8B" w:rsidRPr="00032A8B">
+        <w:t xml:space="preserve">Students who have misplaced or lost their diploma may request to have a new one issued. A Request to Reissue Diploma form </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85DAB">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students may either have their legal name or preferred name/nickname which appears in the system (examples: John Smith instead of Jonathan Smith, Mary Jane Smith instead of Mary J. Smith) on their diploma. </w:t>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D78AA">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be completed in person</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85DAB">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, mailed, or emailed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D78AA">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00032A8B" w:rsidRPr="00032A8B">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Students may</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85DAB">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00032A8B" w:rsidRPr="00032A8B">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have their legal name or preferred name on their diploma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EA8459" w14:textId="6B2FF169" w:rsidR="009347C4" w:rsidRDefault="004D78AA" w:rsidP="009347C4">
+    <w:p w14:paraId="36EA8459" w14:textId="6CAAB2FE" w:rsidR="009347C4" w:rsidRDefault="004D78AA" w:rsidP="009347C4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D78AA">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If a name change is requested on the diploma, the student must also complete a Name Change Request form, along with required </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A4DAA">
+        <w:t>If a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85DAB">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">documentation </w:t>
+        <w:t xml:space="preserve"> legal</w:t>
       </w:r>
       <w:r w:rsidRPr="004D78AA">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(see Procedure to Request to Change Name on Diploma or Certificate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805920">
+        <w:t xml:space="preserve"> name change is requested on the diploma, the student must also complete a Name Change Request form, along with required </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4DAA">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Re</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048033C">
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="0063661E">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>gistrar’s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805920">
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D78AA">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Office </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D78AA">
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidR="0063661E">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>webpage</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00032A8B">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D78AA">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> Request </w:t>
+      </w:r>
+      <w:r w:rsidR="0063661E">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name Change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D78AA">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Diploma</w:t>
+      </w:r>
+      <w:r w:rsidR="0063661E">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0063661E">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0063661E">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D78AA">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00805920">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidR="0048033C">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gistrar’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00805920">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D78AA">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>webpage</w:t>
+      </w:r>
+      <w:r w:rsidR="00032A8B">
+        <w:rPr>
+          <w:color w:val="4C4C4C"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCCFF1D" w14:textId="1DFB394E" w:rsidR="00D82730" w:rsidRDefault="00D82730" w:rsidP="009347C4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A wet signature, not a </w:t>
       </w:r>
       <w:r w:rsidR="00323572">
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>computer-generated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> signature, is required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E6A929" w14:textId="77777777" w:rsidR="00032A8B" w:rsidRDefault="00032A8B" w:rsidP="009347C4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137D86F9" w14:textId="77777777" w:rsidR="009347C4" w:rsidRDefault="009347C4">
+    <w:p w14:paraId="1ABC661C" w14:textId="0D5283A7" w:rsidR="004D78AA" w:rsidRPr="0053113C" w:rsidRDefault="009347C4" w:rsidP="0053113C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4C4C4C"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="27C8EC14" w14:textId="6D30651B" w:rsidR="00D125FE" w:rsidRDefault="00766A28" w:rsidP="000B76A0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1147149E" wp14:editId="50C0D721">
             <wp:extent cx="3291314" cy="1276350"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr="https://sp.mccneb.edu/campus/departments/registrar/Documents/MCC%20Logo/MCC-Horizontal-Logo-CMYK.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://sp.mccneb.edu/campus/departments/registrar/Documents/MCC%20Logo/MCC-Horizontal-Logo-CMYK.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3293192" cy="1277078"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6F15E82A" w14:textId="77777777" w:rsidR="0053113C" w:rsidRDefault="0053113C" w:rsidP="000B76A0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="27C8EC1A" w14:textId="4E9121D0" w:rsidR="003477C0" w:rsidRDefault="00AE435E" w:rsidP="00766A28">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">REQUEST </w:t>
       </w:r>
       <w:r w:rsidR="00D125FE" w:rsidRPr="008E111A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>FOR REISSUE OF A DIPLOMA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10860" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1520"/>
+        <w:gridCol w:w="1517"/>
         <w:gridCol w:w="85"/>
-        <w:gridCol w:w="2985"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="619"/>
+        <w:gridCol w:w="2983"/>
+        <w:gridCol w:w="1382"/>
+        <w:gridCol w:w="621"/>
         <w:gridCol w:w="270"/>
-        <w:gridCol w:w="626"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="816"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="902"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="54"/>
+        <w:gridCol w:w="218"/>
+        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="1076"/>
+        <w:gridCol w:w="240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003477C0" w:rsidRPr="007B5AF0" w14:paraId="27C8EC20" w14:textId="77777777" w:rsidTr="003477C0">
-[...2 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+      <w:tr w:rsidR="003477C0" w:rsidRPr="007B5AF0" w14:paraId="27C8EC20" w14:textId="77777777" w:rsidTr="000742E0">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="240" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC1B" w14:textId="77777777" w:rsidR="003477C0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27C8EC1C" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5AF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7253" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5678" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27C8EC1D" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
+          <w:p w14:paraId="27C8EC1D" w14:textId="7C80752E" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00715D96" w:rsidP="00C17642">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="380"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
-            <w:r w:rsidR="003477C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003477C0">
-[...35 lines deleted...]
-            <w:r w:rsidR="003477C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1132" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27C8EC1E" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:tcW w:w="2027" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC1E" w14:textId="60DF7BB0" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCC ID</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidR="0063661E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or DOB:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1398" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC1F" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -623,153 +757,184 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003477C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003477C0" w:rsidRPr="007B5AF0" w14:paraId="27C8EC24" w14:textId="77777777" w:rsidTr="003477C0">
-[...2 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+      <w:tr w:rsidR="003477C0" w:rsidRPr="007B5AF0" w14:paraId="27C8EC24" w14:textId="77777777" w:rsidTr="004465DE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="240" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC21" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8657" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27C8EC22" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:tcW w:w="7977" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC22" w14:textId="05027E79" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="00C17642">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Type your name as you want it to appear on your diploma</w:t>
-[...11 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:t xml:space="preserve">Type </w:t>
+            </w:r>
+            <w:r w:rsidR="000D3923">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">or print </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>your name as you want it to appear on your diploma</w:t>
+            </w:r>
+            <w:r w:rsidR="000D3923">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC23" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003477C0" w:rsidRPr="007B5AF0" w14:paraId="27C8EC2E" w14:textId="77777777" w:rsidTr="003F2C42">
-[...2 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+      <w:tr w:rsidR="003477C0" w:rsidRPr="007B5AF0" w14:paraId="27C8EC2E" w14:textId="77777777" w:rsidTr="004465DE">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC25" w14:textId="77777777" w:rsidR="003477C0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27C8EC26" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5231" w:type="dxa"/>
+            <w:tcW w:w="5071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC27" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -854,58 +1019,187 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC28" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1239" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27C8EC29" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
+          <w:p w14:paraId="27C8EC29" w14:textId="269E3490" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00715D96" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC2A" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC2B" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003477C0">
@@ -966,74 +1260,76 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003477C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27C8EC2A" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC2C" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27C8EC2B" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
+          <w:p w14:paraId="27C8EC2D" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="003477C0">
@@ -1092,720 +1388,623 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003477C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="270" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="003477C0" w:rsidRPr="007B5AF0" w14:paraId="27C8EC36" w14:textId="77777777" w:rsidTr="004465DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC2F" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5341" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC30" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Street Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27C8EC2C" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC31" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="00A77D59">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC32" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC33" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC34" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC35" w14:textId="4BBA998F" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Zip</w:t>
+            </w:r>
+            <w:r w:rsidR="000D3923">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17642" w:rsidRPr="007B5AF0" w14:paraId="27C8EC3D" w14:textId="77777777" w:rsidTr="004465DE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="240" w:type="dxa"/>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD98BC5" w14:textId="77777777" w:rsidR="00C17642" w:rsidRDefault="00C17642" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27C8EC38" w14:textId="1C5CB421" w:rsidR="00C17642" w:rsidRPr="007B5AF0" w:rsidRDefault="00C17642" w:rsidP="003477C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2983" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27C8EC2D" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
+          <w:p w14:paraId="27C8EC39" w14:textId="2C539942" w:rsidR="00C17642" w:rsidRPr="007B5AF0" w:rsidRDefault="00C17642" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003477C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003477C0">
-[...35 lines deleted...]
-            <w:r w:rsidR="003477C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-          <w:p w14:paraId="27C8EC2F" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1382" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC3A" w14:textId="77777777" w:rsidR="00C17642" w:rsidRPr="007B5AF0" w:rsidRDefault="00C17642" w:rsidP="004465DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="27C8EC30" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+              <w:ind w:right="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8EC3B" w14:textId="0251F909" w:rsidR="00C17642" w:rsidRPr="007B5AF0" w:rsidRDefault="00C17642" w:rsidP="00C17642">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...171 lines deleted...]
-            <w:tcW w:w="3073" w:type="dxa"/>
+              <w:ind w:right="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27C8EC39" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="007B5AF0" w:rsidRDefault="00A75BA8" w:rsidP="003477C0">
+          <w:p w14:paraId="27C8EC3C" w14:textId="32CE7B59" w:rsidR="00C17642" w:rsidRPr="007B5AF0" w:rsidRDefault="00715D96" w:rsidP="003477C0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text1"/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003477C0">
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003477C0">
-[...35 lines deleted...]
-            <w:r w:rsidR="003477C0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...153 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27C8EC3E" w14:textId="77777777" w:rsidR="003477C0" w:rsidRPr="003477C0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+    <w:p w14:paraId="27C8EC3E" w14:textId="77777777" w:rsidR="003477C0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27C8EC3F" w14:textId="77777777" w:rsidR="003477C0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
+    <w:p w14:paraId="5493FD64" w14:textId="77777777" w:rsidR="004465DE" w:rsidRPr="003477C0" w:rsidRDefault="004465DE" w:rsidP="003477C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="108"/>
         <w:gridCol w:w="356"/>
         <w:gridCol w:w="3242"/>
-        <w:gridCol w:w="2424"/>
-        <w:gridCol w:w="1184"/>
+        <w:gridCol w:w="2342"/>
+        <w:gridCol w:w="1266"/>
         <w:gridCol w:w="3594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F2C42" w:rsidRPr="003F2C42" w14:paraId="27C8EC43" w14:textId="77777777" w:rsidTr="001B0D00">
+      <w:tr w:rsidR="003F2C42" w:rsidRPr="003F2C42" w14:paraId="27C8EC43" w14:textId="77777777" w:rsidTr="000742E0">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC40" w14:textId="77777777" w:rsidR="003F2C42" w:rsidRPr="003F2C42" w:rsidRDefault="003F2C42" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2C42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">I, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5782" w:type="dxa"/>
+            <w:tcW w:w="5584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC41" w14:textId="77777777" w:rsidR="003F2C42" w:rsidRPr="003F2C42" w:rsidRDefault="00A75BA8" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -1860,150 +2059,194 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4878" w:type="dxa"/>
+            <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC42" w14:textId="41C0D61D" w:rsidR="003F2C42" w:rsidRPr="003F2C42" w:rsidRDefault="003F2C42" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2C42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>am requesting that a diploma be reissued to me.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2C42" w:rsidRPr="003F2C42" w14:paraId="27C8EC47" w14:textId="77777777" w:rsidTr="001B0D00">
-[...2 lines deleted...]
-            <w:tcW w:w="3672" w:type="dxa"/>
+      <w:tr w:rsidR="003F2C42" w:rsidRPr="003F2C42" w14:paraId="27C8EC47" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27C8EC44" w14:textId="77777777" w:rsidR="003F2C42" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
+          <w:p w14:paraId="27C8EC44" w14:textId="0394EF0C" w:rsidR="003F2C42" w:rsidRPr="003F2C42" w:rsidRDefault="004465DE" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Full Name</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3672" w:type="dxa"/>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="001B0D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full </w:t>
+            </w:r>
+            <w:r w:rsidR="0063661E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal </w:t>
+            </w:r>
+            <w:r w:rsidR="001B0D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC45" w14:textId="77777777" w:rsidR="003F2C42" w:rsidRPr="003F2C42" w:rsidRDefault="003F2C42" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="3594" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC46" w14:textId="77777777" w:rsidR="003F2C42" w:rsidRPr="003F2C42" w:rsidRDefault="003F2C42" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2C42" w:rsidRPr="003F2C42" w14:paraId="27C8EC4A" w14:textId="77777777" w:rsidTr="001B0D00">
-[...2 lines deleted...]
-            <w:tcW w:w="11016" w:type="dxa"/>
+      <w:tr w:rsidR="003F2C42" w:rsidRPr="003F2C42" w14:paraId="27C8EC4A" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27C8EC48" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
+          <w:p w14:paraId="6E0A32C2" w14:textId="77777777" w:rsidR="000D3923" w:rsidRDefault="000D3923" w:rsidP="001B0D00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27C8EC48" w14:textId="50A1E63A" w:rsidR="001B0D00" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The reason for requesting a replacement diploma is: </w:t>
             </w:r>
             <w:r w:rsidR="00A75BA8" w:rsidRPr="001B0D00">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -2079,80 +2322,84 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A75BA8" w:rsidRPr="001B0D00">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C8EC49" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC4D" w14:textId="77777777" w:rsidTr="001B0D00">
-[...2 lines deleted...]
-            <w:tcW w:w="3672" w:type="dxa"/>
+      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC4D" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC4B" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date original diploma was issued:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7344" w:type="dxa"/>
+            <w:tcW w:w="7202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC4C" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="00A75BA8" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2202,80 +2449,85 @@
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC50" w14:textId="77777777" w:rsidTr="001B0D00">
-[...2 lines deleted...]
-            <w:tcW w:w="3672" w:type="dxa"/>
+      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC50" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC4E" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Program of Study:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7344" w:type="dxa"/>
+            <w:tcW w:w="7202" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC4F" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="00A75BA8" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2325,361 +2577,733 @@
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC54" w14:textId="77777777" w:rsidTr="001B0D00">
-[...2 lines deleted...]
-            <w:tcW w:w="3672" w:type="dxa"/>
+      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC54" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC51" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of Diploma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="3608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC52" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000742E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Certificate of Achievement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="3594" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC53" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="00A75BA8" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Check4"/>
+            <w:bookmarkStart w:id="2" w:name="Check4"/>
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0048033C">
-[...4 lines deleted...]
-            <w:r w:rsidR="0048033C">
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC58" w14:textId="77777777" w:rsidTr="001B0D00">
-[...2 lines deleted...]
-            <w:tcW w:w="3672" w:type="dxa"/>
+      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC58" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC55" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="3608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC56" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000742E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Associate Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="3594" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC57" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="00A75BA8" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Check5"/>
+            <w:bookmarkStart w:id="3" w:name="Check5"/>
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0048033C">
-[...4 lines deleted...]
-            <w:r w:rsidR="0048033C">
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC5C" w14:textId="77777777" w:rsidTr="001B0D00">
-[...2 lines deleted...]
-            <w:tcW w:w="3672" w:type="dxa"/>
+      <w:tr w:rsidR="001B0D00" w:rsidRPr="003F2C42" w14:paraId="27C8EC5C" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC59" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="001B0D00" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="3608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC5A" w14:textId="43257552" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="004F7BD5" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000742E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Career Certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="3594" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27C8EC5B" w14:textId="77777777" w:rsidR="001B0D00" w:rsidRPr="003F2C42" w:rsidRDefault="00A75BA8" w:rsidP="001B0D00">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Check6"/>
+            <w:bookmarkStart w:id="4" w:name="Check6"/>
             <w:r w:rsidR="001B0D00">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0048033C">
-[...4 lines deleted...]
-            <w:r w:rsidR="0048033C">
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000742E0" w:rsidRPr="003F2C42" w14:paraId="0D0BEB7E" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3706" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AEA106" w14:textId="5B6CBD39" w:rsidR="000742E0" w:rsidRPr="003F2C42" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Method to receive diploma:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6448EE" w14:textId="1B99C8DC" w:rsidR="000742E0" w:rsidRPr="003F2C42" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000742E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pick up at Fort Omaha Campus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="744EC5EC" w14:textId="4764B4FE" w:rsidR="000742E0" w:rsidRPr="003F2C42" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000742E0" w:rsidRPr="003F2C42" w14:paraId="3C9A8DDD" w14:textId="77777777" w:rsidTr="00715D96">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3706" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5604E3" w14:textId="2764C3AB" w:rsidR="000742E0" w:rsidRPr="00715D96" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00715D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Choose up to two options)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="546252C5" w14:textId="4A6E1FE8" w:rsidR="000742E0" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08063037" w14:textId="67201213" w:rsidR="000742E0" w:rsidRPr="000742E0" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mail Delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="707466D9" w14:textId="77777777" w:rsidR="000742E0" w:rsidRPr="003F2C42" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000742E0" w:rsidRPr="003F2C42" w14:paraId="468D8BFD" w14:textId="77777777" w:rsidTr="0053113C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3706" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10413B05" w14:textId="77777777" w:rsidR="000742E0" w:rsidRPr="003F2C42" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3181D93A" w14:textId="125EDC9B" w:rsidR="000742E0" w:rsidRPr="000742E0" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000742E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D775891" w14:textId="77777777" w:rsidR="000742E0" w:rsidRPr="003F2C42" w:rsidRDefault="000742E0" w:rsidP="000742E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AC7580">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27C8EC5D" w14:textId="77777777" w:rsidR="003477C0" w:rsidRDefault="003477C0" w:rsidP="003477C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27C8EC5E" w14:textId="77777777" w:rsidR="00D125FE" w:rsidRPr="008E111A" w:rsidRDefault="00D125FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27C8EC5F" w14:textId="77777777" w:rsidR="00D125FE" w:rsidRPr="008E111A" w:rsidRDefault="00BC0176">
       <w:pPr>
@@ -2713,51 +3337,51 @@
       </w:r>
       <w:r w:rsidR="00D125FE" w:rsidRPr="008E111A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the reissue </w:t>
       </w:r>
       <w:r w:rsidR="00D125FE" w:rsidRPr="008E111A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C8EC60" w14:textId="77777777" w:rsidR="00D125FE" w:rsidRPr="008E111A" w:rsidRDefault="00D125FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27C8EC61" w14:textId="09AC4AB3" w:rsidR="00D125FE" w:rsidRPr="008E111A" w:rsidRDefault="00D125FE">
+    <w:p w14:paraId="27C8EC61" w14:textId="5EC0AC26" w:rsidR="00D125FE" w:rsidRPr="008E111A" w:rsidRDefault="00D125FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E111A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Student Signature</w:t>
       </w:r>
       <w:r w:rsidR="004F7BD5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004F7BD5" w:rsidRPr="004F7BD5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2798,51 +3422,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="001B0D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E111A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00A75BA8" w:rsidRPr="001B0D00">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001B0D00" w:rsidRPr="001B0D00">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A75BA8" w:rsidRPr="001B0D00">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A75BA8" w:rsidRPr="001B0D00">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2903,118 +3527,125 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27C8EC63" w14:textId="77777777" w:rsidR="00D125FE" w:rsidRPr="008E111A" w:rsidRDefault="00D125FE" w:rsidP="00171A3C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E111A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ALL REQUESTS ARE SUBJECT TO APPROVAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C8EC66" w14:textId="15419541" w:rsidR="00D125FE" w:rsidRDefault="00767513" w:rsidP="0030706E">
       <w:r w:rsidRPr="008E111A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C8EC6B" w14:textId="77777777" w:rsidR="006B433D" w:rsidRDefault="006B433D" w:rsidP="0030706E"/>
     <w:p w14:paraId="27C8EC6C" w14:textId="77777777" w:rsidR="006B433D" w:rsidRDefault="006B433D" w:rsidP="0030706E"/>
     <w:p w14:paraId="27C8EC6D" w14:textId="77777777" w:rsidR="006B433D" w:rsidRDefault="006B433D" w:rsidP="006B433D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27C8EC6E" w14:textId="01EBA448" w:rsidR="006B433D" w:rsidRDefault="006B433D" w:rsidP="006B433D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006F4772">
         <w:t xml:space="preserve">Metropolitan </w:t>
       </w:r>
       <w:r w:rsidR="00180333">
         <w:t xml:space="preserve">Community </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4772">
         <w:t xml:space="preserve">College </w:t>
       </w:r>
       <w:r w:rsidR="00180333">
         <w:t>Registrar’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Office</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C8EC6F" w14:textId="77777777" w:rsidR="006B433D" w:rsidRPr="006B433D" w:rsidRDefault="006B433D" w:rsidP="006B433D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">P O Box 3777 FOC Bldg </w:t>
+        <w:t xml:space="preserve">P O Box 3777 FOC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bldg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00676802">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Omaha, NE 68103-3777</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B433D" w:rsidRPr="006B433D" w:rsidSect="007A4DAA">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27C8EC76" w14:textId="77777777" w:rsidR="003E1B5A" w:rsidRDefault="003E1B5A">
+    <w:p w14:paraId="28F80BD5" w14:textId="77777777" w:rsidR="00F37468" w:rsidRDefault="00F37468">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27C8EC77" w14:textId="77777777" w:rsidR="003E1B5A" w:rsidRDefault="003E1B5A">
+    <w:p w14:paraId="1BDE9367" w14:textId="77777777" w:rsidR="00F37468" w:rsidRDefault="00F37468">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3028,114 +3659,126 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27C8EC7B" w14:textId="72B8E861" w:rsidR="004507C4" w:rsidRDefault="004507C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="27C8EC7B" w14:textId="234E3A33" w:rsidR="004507C4" w:rsidRDefault="004507C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">R </w:t>
     </w:r>
+    <w:r w:rsidR="000D135A">
+      <w:t>10</w:t>
+    </w:r>
     <w:r w:rsidR="00395890">
-      <w:t>09/23</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00715D96">
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00395890">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00715D96">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27C8EC74" w14:textId="77777777" w:rsidR="003E1B5A" w:rsidRDefault="003E1B5A">
+    <w:p w14:paraId="17D0959A" w14:textId="77777777" w:rsidR="00F37468" w:rsidRDefault="00F37468">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27C8EC75" w14:textId="77777777" w:rsidR="003E1B5A" w:rsidRDefault="003E1B5A">
+    <w:p w14:paraId="2488B098" w14:textId="77777777" w:rsidR="00F37468" w:rsidRDefault="00F37468">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="27C8EC78" w14:textId="77777777" w:rsidR="004507C4" w:rsidRDefault="004507C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37BB3E5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B769D5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3241,178 +3884,195 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="996301359">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00195873"/>
+    <w:rsid w:val="00001524"/>
     <w:rsid w:val="00032A8B"/>
     <w:rsid w:val="000411FB"/>
+    <w:rsid w:val="000742E0"/>
+    <w:rsid w:val="00081C10"/>
     <w:rsid w:val="000B76A0"/>
     <w:rsid w:val="000D0F9C"/>
+    <w:rsid w:val="000D135A"/>
+    <w:rsid w:val="000D3923"/>
     <w:rsid w:val="00112065"/>
     <w:rsid w:val="0012436B"/>
     <w:rsid w:val="00126DE9"/>
     <w:rsid w:val="00171A3C"/>
     <w:rsid w:val="00180333"/>
     <w:rsid w:val="00195873"/>
     <w:rsid w:val="001A068C"/>
     <w:rsid w:val="001B0D00"/>
     <w:rsid w:val="001C2E9D"/>
     <w:rsid w:val="001D2528"/>
     <w:rsid w:val="002057DF"/>
     <w:rsid w:val="0028551F"/>
     <w:rsid w:val="00297450"/>
     <w:rsid w:val="002A53DA"/>
     <w:rsid w:val="002A5E62"/>
+    <w:rsid w:val="002F209F"/>
     <w:rsid w:val="0030706E"/>
     <w:rsid w:val="00323572"/>
     <w:rsid w:val="003304EA"/>
     <w:rsid w:val="003477C0"/>
     <w:rsid w:val="0037031F"/>
     <w:rsid w:val="00381F5C"/>
     <w:rsid w:val="00392E73"/>
     <w:rsid w:val="00395890"/>
     <w:rsid w:val="003E1B5A"/>
     <w:rsid w:val="003F2C42"/>
     <w:rsid w:val="004310E5"/>
+    <w:rsid w:val="004465DE"/>
     <w:rsid w:val="004507C4"/>
     <w:rsid w:val="00455992"/>
     <w:rsid w:val="0048033C"/>
     <w:rsid w:val="004809F9"/>
     <w:rsid w:val="00491455"/>
     <w:rsid w:val="004D78AA"/>
     <w:rsid w:val="004E45A6"/>
     <w:rsid w:val="004F7BD5"/>
+    <w:rsid w:val="0053113C"/>
     <w:rsid w:val="005652FE"/>
     <w:rsid w:val="0056734B"/>
     <w:rsid w:val="00582906"/>
     <w:rsid w:val="005F227E"/>
     <w:rsid w:val="00603FF0"/>
+    <w:rsid w:val="0063661E"/>
     <w:rsid w:val="00676802"/>
     <w:rsid w:val="006B433D"/>
     <w:rsid w:val="006C23DD"/>
+    <w:rsid w:val="00715D96"/>
     <w:rsid w:val="00732DA2"/>
     <w:rsid w:val="00733239"/>
     <w:rsid w:val="00736F18"/>
     <w:rsid w:val="00746BFD"/>
     <w:rsid w:val="00766A28"/>
     <w:rsid w:val="00767513"/>
     <w:rsid w:val="00794250"/>
     <w:rsid w:val="007A2DAC"/>
     <w:rsid w:val="007A4DAA"/>
     <w:rsid w:val="007D4A35"/>
     <w:rsid w:val="007F28B9"/>
     <w:rsid w:val="00805920"/>
     <w:rsid w:val="008B1AD5"/>
     <w:rsid w:val="008D5FF3"/>
     <w:rsid w:val="008E111A"/>
     <w:rsid w:val="008F3980"/>
     <w:rsid w:val="0092525E"/>
     <w:rsid w:val="009347C4"/>
     <w:rsid w:val="00A362BB"/>
     <w:rsid w:val="00A735F9"/>
     <w:rsid w:val="00A75BA8"/>
+    <w:rsid w:val="00AA5A77"/>
+    <w:rsid w:val="00AC7580"/>
     <w:rsid w:val="00AD0583"/>
     <w:rsid w:val="00AE435E"/>
     <w:rsid w:val="00B414E0"/>
     <w:rsid w:val="00B4372C"/>
     <w:rsid w:val="00B61519"/>
     <w:rsid w:val="00B723FB"/>
+    <w:rsid w:val="00B9485E"/>
     <w:rsid w:val="00BC0176"/>
+    <w:rsid w:val="00C17642"/>
     <w:rsid w:val="00C62228"/>
     <w:rsid w:val="00C93AB7"/>
     <w:rsid w:val="00C962A1"/>
     <w:rsid w:val="00CB19A6"/>
     <w:rsid w:val="00CB45C9"/>
     <w:rsid w:val="00CE2EAF"/>
     <w:rsid w:val="00CE4384"/>
     <w:rsid w:val="00D0237B"/>
     <w:rsid w:val="00D067E5"/>
     <w:rsid w:val="00D125FE"/>
     <w:rsid w:val="00D4399D"/>
     <w:rsid w:val="00D82730"/>
+    <w:rsid w:val="00D85DAB"/>
     <w:rsid w:val="00D9547C"/>
     <w:rsid w:val="00DF78A5"/>
     <w:rsid w:val="00E55F74"/>
     <w:rsid w:val="00F14938"/>
     <w:rsid w:val="00F23DE0"/>
     <w:rsid w:val="00F32822"/>
+    <w:rsid w:val="00F37468"/>
     <w:rsid w:val="00F552D9"/>
     <w:rsid w:val="00F568F8"/>
     <w:rsid w:val="00FB350E"/>
     <w:rsid w:val="00FB6CD5"/>
     <w:rsid w:val="00FD0923"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3910,50 +4570,60 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D78AA"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715D96"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="582222178">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1208448070">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4331,60 +5001,63 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <_dlc_DocId xmlns="4408313d-b437-4f49-9134-0613b1cf82e0">5K6DURXD36E5-1770-2030</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4408313d-b437-4f49-9134-0613b1cf82e0">
+      <Url>https://myway.mccneb.edu/StudentServices/Records/_layouts/15/DocIdRedir.aspx?ID=5K6DURXD36E5-1770-2030</Url>
+      <Description>5K6DURXD36E5-1770-2030</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ED04942BDE1B5B46B736B994400E9712" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5111dbb7f24277b1c4c7b4c0fd3104bf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4408313d-b437-4f49-9134-0613b1cf82e0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd1be60fe4471fa6a939d2927d13018e" ns2:_="">
     <xsd:import namespace="4408313d-b437-4f49-9134-0613b1cf82e0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4408313d-b437-4f49-9134-0613b1cf82e0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -4489,161 +5162,151 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D4AA21D-2107-42BE-8B8E-0E9AC57CA7E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6864C56-4BA3-4D2F-8F53-C285F4AC15B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{376074AE-555F-4ECE-8EAC-80C338F692DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5E8E4AB-E13D-4F79-A2D1-E186176B4435}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4B84C6-DFBF-451C-9BF7-372A57F44C25}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4408313d-b437-4f49-9134-0613b1cf82e0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1883EA04-85CC-47A2-937B-FBF7788AD1F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4408313d-b437-4f49-9134-0613b1cf82e0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4B84C6-DFBF-451C-9BF7-372A57F44C25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5E8E4AB-E13D-4F79-A2D1-E186176B4435}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{376074AE-555F-4ECE-8EAC-80C338F692DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6864C56-4BA3-4D2F-8F53-C285F4AC15B1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>236</Words>
-  <Characters>1634</Characters>
+  <Words>239</Words>
+  <Characters>1683</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>3</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>129</Lines>
+  <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REISSUE OF DIPLOMA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Metropolitan Community Colleg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1867</CharactersWithSpaces>
+  <CharactersWithSpaces>1839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REISSUE OF DIPLOMA</dc:title>
   <dc:creator>LINDA AMMONS   S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>377USHX65JUM-704-364</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>d657374e-aa0d-40c8-812f-b313e34afe73</vt:lpwstr>